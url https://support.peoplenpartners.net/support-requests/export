--- v2 (2026-03-02)
+++ v3 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2045">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2283">
   <si>
     <t>Ticket No</t>
   </si>
   <si>
     <t>Requester</t>
   </si>
   <si>
     <t>Department</t>
   </si>
   <si>
     <t>Project Title</t>
   </si>
   <si>
     <t>Severity Level</t>
   </si>
   <si>
     <t>Request Type</t>
   </si>
   <si>
     <t>Requester Name</t>
   </si>
   <si>
     <t>Created By</t>
   </si>
   <si>
@@ -7551,50 +7551,1018 @@
 Notes: Handled by helpdesk</t>
   </si>
   <si>
     <t>AMK Renewal Listing Import in March 2026</t>
   </si>
   <si>
     <t>Dear IT Team,
 Pls help book AMK Renewal Listing of MTB &amp; PA in March 2026 as attached. (Urgent). Thanks</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
     <t>Description: Imports requiring format adjustment, validation, or mapping
 Resolution Time: Within 5 hours
 Expected Completion Date: 2026-03-02
 Notes: May need coordination with data owners for clarification</t>
   </si>
   <si>
     <t>Assist on leave request issues</t>
   </si>
   <si>
     <t>Dear team, 
 Please help assist me with the leave request platform.
 Thanks,</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-02
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Create zoom meeting</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-03
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Delete Bring to Account for Claim No. CL/CHC/PPI/19328-01</t>
+  </si>
+  <si>
+    <t>Dear Mr. Eric,
+Please kindly Delete Bring to Account for Claim No. CL/CHC/PPI/19328-01, because this case already close and processing in one file claim.
+Thanks you.</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>Description: Correct typos or simple field values
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-03-04
+Notes: Direct database access not required</t>
+  </si>
+  <si>
+    <t>Add language keyboard</t>
+  </si>
+  <si>
+    <t>No chenda</t>
+  </si>
+  <si>
+    <t>Assist on changing a call diversion</t>
+  </si>
+  <si>
+    <t>Dear team,
+Please kindly help change my phone number to Ms. Minea's phone number as the backup call for Ms. Socheata. 
+Should you have any questions, please let me know.
+Thanks,</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-04
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>My computer show No bootable device</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-09
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Dear IT Team,
+Pls help book Cancel PV and PA of Chailease Leasing and Finance in February 2026 as attached. Urgent. Thanks!</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>Description: Database/index maintenance or optimization
+Resolution Time: Within 3 working days
+Expected Completion Date: 2026-03-12
+Notes: May involve staging/test environments</t>
+  </si>
+  <si>
+    <t>Set account google drive in my copumter.</t>
+  </si>
+  <si>
+    <t>Assist on fixing a printing machine in sales room (HP)</t>
+  </si>
+  <si>
+    <t>Dear IT team,
+Please kindly help fix a printing machine in sales room. 
+Thanks,</t>
+  </si>
+  <si>
+    <t>2026-03-10</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-10
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Excel Error File</t>
+  </si>
+  <si>
+    <t>Error excel file</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-11
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-12
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Assist on creating an agency code for Sambat Finance Plc</t>
+  </si>
+  <si>
+    <t>Dear team, 
+Please kindly assist on creating an agency code for Sambat Finance Plc.
+Thank you,</t>
+  </si>
+  <si>
+    <t>Browser and File Access Error</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-16
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Request to create code: Vuth KIm E</t>
+  </si>
+  <si>
+    <t>Dear Team, I would like to request you create AGEN code: Vuth Kim E. Thank you</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-17
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Dear Team, Pls help create code freelancer of SOK CHANDALY (BDM)</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-18
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Clear cache</t>
+  </si>
+  <si>
+    <t>Dear B IT as my CP is run out of storage space then kindly advise me to clear any unused data. Thanks.</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-19
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Network issue</t>
+  </si>
+  <si>
+    <t>userclaim</t>
+  </si>
+  <si>
+    <t>Delete - Date Bring To Account</t>
+  </si>
+  <si>
+    <t>Dear Mr. Eric,
+Could you please delete Date Bring To Account for below Claim Number, because that claim already closed.
+CL/CHC/PPI/19977-01
+Thanks you so much, Eric</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>Description: Delete non-critical data (e.g., duplicate entries)
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-03-20
+Notes: Audit trail kept</t>
+  </si>
+  <si>
+    <t>Dear Team, Pls help create freelancer code of BAN HY (BDM)</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-20
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Good mrning IT team,
+I have been trying to turn on my laptop many times, but it still does not work.</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>Description: Cleaning or inspecting desktops, laptops, and peripherals
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-03-24
+Notes: Planned, non-urgent maintenance</t>
+  </si>
+  <si>
+    <t>Description: Imports requiring format adjustment, validation, or mapping
+Resolution Time: Within 5 hours
+Expected Completion Date: 2026-03-24
+Notes: May need coordination with data owners for clarification</t>
+  </si>
+  <si>
+    <t>Assist on printing problem</t>
+  </si>
+  <si>
+    <t>Dear IT team, 
+Please kindly help assist on printing problem.
+Thanks, 
+Chenda</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-25
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Dear IT team please help create Zoom Meeting for conduct a presentation for DPB-Battambang Branch.Thanks you</t>
+  </si>
+  <si>
+    <t>Kindly delete settle date CL/PV/PPI/11519-01 from claim report.</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>Description: Correct typos or simple field values
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-03-27
+Notes: Direct database access not required</t>
+  </si>
+  <si>
+    <t>Ra vuth</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-26
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Parallel</t>
+  </si>
+  <si>
+    <t>Dear Erric and IT team, 
+I am writing to request you to help change issue date on claims register in new system follow old system which based on the information below:
+-Policy number: MTB/PPI/C-244857
+-Claim umber: CL/MTB/PPI/11657
+-Issue date: 12-march,2026(Old System)
+-Issue date: 27-March, 2026(New System)
+The reason, because at the first time the above policy does not have in new system, so we could not parallel yet.</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>Description: Correct typos or simple field values
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-03-30
+Notes: Direct database access not required</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-27
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Dear Erric and IT team, 
+I am writing to request a change of beneficiary from AT 2024 2-2327 to AT 2026 2-2327 for claim number CL/PV/PPI/11601, as the policy has been updated through an endorsement.
+Thank you for your assistance.</t>
+  </si>
+  <si>
+    <t>Import Renewal Business of MFJ</t>
+  </si>
+  <si>
+    <t>Dear IT Team Please help book Renewal Business of Mothers Financial Japan PLC in April 2026 as attached (46 Cases) Thanks</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>Description: Imports requiring format adjustment, validation, or mapping
+Resolution Time: Within 5 hours
+Expected Completion Date: 2026-03-31
+Notes: May need coordination with data owners for clarification</t>
+  </si>
+  <si>
+    <t>Assist on logging in to MS Word</t>
+  </si>
+  <si>
+    <t>Dear IT,
+Please kindly help me login to MS Word, I'm logged out of it again. 
+Thanks,
+Chenda</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-03-31
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>add chinese language keyboard</t>
+  </si>
+  <si>
+    <t>sophaneath</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-01
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Bring To Account Deletion</t>
+  </si>
+  <si>
+    <t>Dear IT team,
+I am writing to request you to delete bring to account either in new or old the systems following below information:
+-Insured Name: Nob Sokha
+-Claims No.: CL/CVPT/PPI/11357-01
+-Brought to Account: 12/Nov/2025
+Because this payment was cancelled. 
+Thank you</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>Description: Correct typos or simple field values
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-04-03
+Notes: Direct database access not required</t>
+  </si>
+  <si>
+    <t>Date Bring From Account and Date Paid to Client Issues</t>
+  </si>
+  <si>
+    <t>Dear IT team,
+I am writing to formal inform you regarding the claim issue following bellow information:
+-Insured Name: Keth Pisey
+-Claims no.: CL/PV/PPI/11273-02
+Regarding the above claim mentioned, in the new system it has already brought from account and paid to client but in the old system it does not have brought to account and paid to client yet.
+Please kindly check.
+Thank you</t>
+  </si>
+  <si>
+    <t>Description: Delete non-critical data (e.g., duplicate entries)
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-04-03
+Notes: Audit trail kept</t>
+  </si>
+  <si>
+    <t>Install Sketchup Software</t>
+  </si>
+  <si>
+    <t>Install Software</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-02
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Issue port network</t>
+  </si>
+  <si>
+    <t>My computer issue</t>
+  </si>
+  <si>
+    <t>hunravy</t>
+  </si>
+  <si>
+    <t>Create Agency code</t>
+  </si>
+  <si>
+    <t>Good afternoon bong,
+Could you please kindly create agent code for one introducer as below:
+- Name: LONG KHYSEANG
+- Commission: 15% gross
+- ID Card as attached.</t>
+  </si>
+  <si>
+    <t>Adding Scope of Cover on Auto Products (Flood and SRCC)</t>
+  </si>
+  <si>
+    <t>Dear IT Team,
+Pls help adding more option on Scope of cover of Auto Products (Flood &amp; SRCC).
+Thank You!</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>Description: Functional upgrades or backend improvements
+Resolution Time: At least 10 working days or more based on project complexity
+Expected Completion Date: 2026-04-27
+Notes: Moderate changes</t>
+  </si>
+  <si>
+    <t>Dear IT Team,
+Pls help adding more option on Scope of cover of Auto Products (Flood &amp; SRCC) in System Filemaker.
+Thank You!</t>
+  </si>
+  <si>
+    <t>No internet connection for my laptop</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-07
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Create agency code</t>
+  </si>
+  <si>
+    <t>Good morning bong,
+Could you please kindly create agent code for one introducer as below:
+- Name: KHENG SONY
+- Commission: 10% net
+When done, please kindly let me know the code so I can key in system bong. 
+Thank you!</t>
+  </si>
+  <si>
+    <t>Request to create member of HH BANK (CAMBODIA) PLC.</t>
+  </si>
+  <si>
+    <t>Dear Team, I would like to request create member of HH BANK (CAMBODIA) PLC.
+Address of bank: The Wealth Center Building, Ground Floor - 3rd Floor and 8th &amp; 9th Floor, Mao Tse Toung Blvd., Phum 6, Sangkat Tuol Svay Prey Ti Pir, Khan Boeng Keng Kang, Phnom Penh, Cambodia.</t>
+  </si>
+  <si>
+    <t>Dear IT team,
+Could you please kindly create agent code for one introducer as below:
+- Introducer fee: 11%
+- IND Name: Heal Prik
+When done, please kindly let me know the code so I can key in system bong. 
+Thank you!</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-08
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Laptop and Wifi issues</t>
+  </si>
+  <si>
+    <t>Dear IT team, could you kindly visit Claims Department. My laptop does not work and now wifi.Thanks</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-09
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Good morning bong,
+Could you please kindly create agent code for one introduce as below:
+Commission fee: 15% gross
+IND name: Long Seangmey
+When done, please kindly let me know the code so I can key in system bong.
+Thank you!</t>
+  </si>
+  <si>
+    <t>Dear IT Team.
+Could you please kindly create agent code for one introduce as below:
+Commission fee: 15% gross
+IND name: CHHENG SOTHEARIN
+When done, please kindly let me know the code so I can key in system bong.
+Thank you!</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-10
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>issue printer cannot print tray</t>
+  </si>
+  <si>
+    <t>2026-04-11</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-11
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>PDF Software Setup</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-17
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Dear IT team, My computer does not work. Could you help visit claims please.</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-18
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>desk phone issue</t>
+  </si>
+  <si>
+    <t>desk phone</t>
+  </si>
+  <si>
+    <t>Dear IT Team,
+Pls help book Cancel PV and PA of Chailease Leasing and Finance in March 2026 as attached. Urgent. Thanks!</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>Description: Database/index maintenance or optimization
+Resolution Time: Within 3 working days
+Expected Completion Date: 2026-04-24
+Notes: May involve staging/test environments</t>
+  </si>
+  <si>
+    <t>Can't log in peachtree</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-22
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Dear IT team, my computer does not work. Please kinldy help to check please.</t>
+  </si>
+  <si>
+    <t>Dear Erric, 
+I would like to kindly request deletion on bring to account follow claim number below:
+-CL/PV/PPI/11715-03
+Due to wrong selection. 
+Thanks in advance.</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>Description: UI tweaks or small bug fixes
+Resolution Time: At least 3 hours to 2 working days
+Expected Completion Date: 2026-04-24
+Notes: Routine improvements</t>
+  </si>
+  <si>
+    <t>Dear IT team, I would like to request create member of for new partner : CAMMA MICROFINANCE LIMITED Thank you.</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>Description: Basic system setup or new feature addition
+Resolution Time: Within 5 working days
+Expected Completion Date: 2026-05-01
+Notes: Minor development tasks</t>
+  </si>
+  <si>
+    <t>kimjuedy</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-04-29
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>computer issue</t>
+  </si>
+  <si>
+    <t>I would like to request IT team, for change VAT number form K002-104018593 to L001-104018593</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>Description: Update multiple records or relational fields
+Resolution Time: Within 3 working days
+Expected Completion Date: 2026-05-05
+Notes: May need approval or batch script</t>
+  </si>
+  <si>
+    <t>Unable to put sale request in the system</t>
+  </si>
+  <si>
+    <t>Dear team, 
+Please help check my sale request system as I cannot put requests.</t>
+  </si>
+  <si>
+    <t>2026-05-02</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>Description: Functional support or troubleshooting
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-05-04
+Notes: May involve testing</t>
+  </si>
+  <si>
+    <t>Import AMK Renewal Listing in May</t>
+  </si>
+  <si>
+    <t>Dear IT Team,
+Pls help import the renewal listing MTB &amp; PA of AMK in May as attached.
+Thank You!</t>
+  </si>
+  <si>
+    <t>Description: Imports requiring format adjustment, validation, or mapping
+Resolution Time: Within 5 hours
+Expected Completion Date: 2026-05-05
+Notes: May need coordination with data owners for clarification</t>
+  </si>
+  <si>
+    <t>Book Renewal Business of Mothers Financial Japan PLC in May 2026</t>
+  </si>
+  <si>
+    <t>Dear IT Team Please help book Renewal Business of Mothers Financial Japan PLC in May 2026 as attached (33 Cases) Thanks</t>
+  </si>
+  <si>
+    <t>Delete one item in new system</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>Description: Delete non-critical data (e.g., duplicate entries)
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-05-08
+Notes: Audit trail kept</t>
+  </si>
+  <si>
+    <t>Have Double Contract Value in policy</t>
+  </si>
+  <si>
+    <t>Description: Minor tweaks or scheduled routine updates
+Resolution Time: Within 1 day
+Expected Completion Date: 2026-05-08
+Notes: Usually non-urgent</t>
+  </si>
+  <si>
+    <t>Create function in Bond policy</t>
+  </si>
+  <si>
+    <t>As now there is no Select Clause and Print Clause Function in Bond,</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>Description: Functional upgrades or backend improvements
+Resolution Time: At least 10 working days or more based on project complexity
+Expected Completion Date: 2026-05-28
+Notes: Moderate changes</t>
+  </si>
+  <si>
+    <t>Can't import excel on endorsement</t>
+  </si>
+  <si>
+    <t>Error ecc on core system</t>
+  </si>
+  <si>
+    <t>Core system not showing status</t>
+  </si>
+  <si>
+    <t>Can't save policy on core system</t>
+  </si>
+  <si>
+    <t>thrinly</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-05-02
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Input the settlement date in core system</t>
+  </si>
+  <si>
+    <t>Dont show amount in core system</t>
+  </si>
+  <si>
+    <t>Description: Minor tweaks or scheduled routine updates
+Resolution Time: Within 1 day
+Expected Completion Date: 2026-05-04
+Notes: Usually non-urgent</t>
+  </si>
+  <si>
+    <t>Cannot export renewal list</t>
+  </si>
+  <si>
+    <t>Description: Minor tweaks or scheduled routine updates
+Resolution Time: Within 1 day
+Expected Completion Date: 2026-05-05
+Notes: Usually non-urgent</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-05-07
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Telegram issue</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-05-08
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>soeungmalan</t>
+  </si>
+  <si>
+    <t>Maintenance core system</t>
+  </si>
+  <si>
+    <t>thring ly</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>Description: Minor tweaks or scheduled routine updates
+Resolution Time: Within 1 day
+Expected Completion Date: 2026-05-12
+Notes: Usually non-urgent</t>
+  </si>
+  <si>
+    <t>Add remark on healthcare quote</t>
+  </si>
+  <si>
+    <t>done</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>Description: Functional upgrades or backend improvements
+Resolution Time: At least 10 working days or more based on project complexity
+Expected Completion Date: 2026-06-01
+Notes: Moderate changes</t>
+  </si>
+  <si>
+    <t>Dont have total sum insured on core system</t>
+  </si>
+  <si>
+    <t>Computer Issue on screen</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-05-11
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Set up email</t>
+  </si>
+  <si>
+    <t>Set password on Zip file</t>
+  </si>
+  <si>
+    <t>Not show coverage and premium on core system</t>
+  </si>
+  <si>
+    <t>Convert file to an link through by Gogle Drive</t>
+  </si>
+  <si>
+    <t>Setting up a microscope works</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-05-12
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Cannot save endorsement</t>
+  </si>
+  <si>
+    <t>Delete option</t>
+  </si>
+  <si>
+    <t>Account Department</t>
+  </si>
+  <si>
+    <t>Print pdf issue on core system</t>
+  </si>
+  <si>
+    <t>Policy</t>
+  </si>
+  <si>
+    <t>there's no limit amount appears in policy</t>
+  </si>
+  <si>
+    <t>Cannot preview and print on endorsement</t>
+  </si>
+  <si>
+    <t>Setup microsoft office</t>
+  </si>
+  <si>
+    <t>lam ratha</t>
+  </si>
+  <si>
+    <t>Change default PDF</t>
+  </si>
+  <si>
+    <t>Cannot set default tray on printer</t>
+  </si>
+  <si>
+    <t>Can't save membership card on core system</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>Description: Functional support or troubleshooting
+Resolution Time: Within 1 working day
+Expected Completion Date: 2026-05-13
+Notes: May involve testing</t>
+  </si>
+  <si>
+    <t>Cannot find policy in core system</t>
+  </si>
+  <si>
+    <t>Description: Minor tweaks or scheduled routine updates
+Resolution Time: Within 1 day
+Expected Completion Date: 2026-05-13
+Notes: Usually non-urgent</t>
+  </si>
+  <si>
+    <t>Cannot find history record on core system</t>
+  </si>
+  <si>
+    <t>network cable issue</t>
+  </si>
+  <si>
+    <t>visal (new staff)</t>
+  </si>
+  <si>
+    <t>Fix Inactive name on core system</t>
+  </si>
+  <si>
+    <t>Description: Basic user guidance or how-to support
+Resolution Time: Within 2 hours
+Expected Completion Date: 2026-05-13
+Notes: Handled by helpdesk</t>
+  </si>
+  <si>
+    <t>Delete on location in quote in core system</t>
+  </si>
+  <si>
+    <t>Cannot copy and type text on core system</t>
+  </si>
+  <si>
+    <t>Cannot change number on telegram</t>
+  </si>
+  <si>
+    <t>Internet Issue</t>
+  </si>
+  <si>
+    <t>Create one introducer code</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7898,51 +8866,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M738"/>
+  <dimension ref="A1:M850"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -37413,79 +38381,4665 @@
         <v>892</v>
       </c>
       <c r="G737" t="s">
         <v>38</v>
       </c>
       <c r="H737" t="s">
         <v>38</v>
       </c>
       <c r="I737" t="s">
         <v>2040</v>
       </c>
       <c r="J737" t="s">
         <v>2037</v>
       </c>
       <c r="K737" t="s">
         <v>2041</v>
       </c>
       <c r="L737" t="s">
         <v>2042</v>
       </c>
       <c r="M737" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="738" spans="1:13">
+      <c r="A738">
+        <v>784</v>
+      </c>
       <c r="B738" t="s">
         <v>1302</v>
       </c>
       <c r="C738" t="s">
         <v>56</v>
       </c>
       <c r="D738" t="s">
         <v>2043</v>
       </c>
+      <c r="E738" t="s">
+        <v>576</v>
+      </c>
       <c r="F738" t="s">
         <v>593</v>
       </c>
       <c r="G738" t="s">
         <v>1302</v>
       </c>
       <c r="H738" t="s">
         <v>1302</v>
       </c>
       <c r="I738" t="s">
         <v>2044</v>
       </c>
       <c r="J738" t="s">
         <v>2041</v>
       </c>
+      <c r="K738" t="s">
+        <v>2041</v>
+      </c>
       <c r="L738" t="s">
-        <v>22</v>
+        <v>2045</v>
       </c>
       <c r="M738" t="s">
-        <v>1727</v>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="739" spans="1:13">
+      <c r="A739">
+        <v>785</v>
+      </c>
+      <c r="B739" t="s">
+        <v>124</v>
+      </c>
+      <c r="C739" t="s">
+        <v>56</v>
+      </c>
+      <c r="D739" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E739" t="s">
+        <v>576</v>
+      </c>
+      <c r="F739" t="s">
+        <v>593</v>
+      </c>
+      <c r="G739" t="s">
+        <v>124</v>
+      </c>
+      <c r="H739" t="s">
+        <v>124</v>
+      </c>
+      <c r="I739" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J739" t="s">
+        <v>2047</v>
+      </c>
+      <c r="K739" t="s">
+        <v>2047</v>
+      </c>
+      <c r="L739" t="s">
+        <v>2048</v>
+      </c>
+      <c r="M739" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="740" spans="1:13">
+      <c r="A740">
+        <v>786</v>
+      </c>
+      <c r="B740" t="s">
+        <v>371</v>
+      </c>
+      <c r="C740" t="s">
+        <v>43</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E740" t="s">
+        <v>576</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G740" t="s">
+        <v>371</v>
+      </c>
+      <c r="H740" t="s">
+        <v>371</v>
+      </c>
+      <c r="I740" t="s">
+        <v>2050</v>
+      </c>
+      <c r="J740" t="s">
+        <v>2047</v>
+      </c>
+      <c r="K740" t="s">
+        <v>2051</v>
+      </c>
+      <c r="L740" t="s">
+        <v>2052</v>
+      </c>
+      <c r="M740" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="741" spans="1:13">
+      <c r="A741">
+        <v>787</v>
+      </c>
+      <c r="B741" t="s">
+        <v>601</v>
+      </c>
+      <c r="C741" t="s">
+        <v>14</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E741" t="s">
+        <v>576</v>
+      </c>
+      <c r="F741" t="s">
+        <v>593</v>
+      </c>
+      <c r="G741" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H741" t="s">
+        <v>601</v>
+      </c>
+      <c r="I741" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J741" t="s">
+        <v>2047</v>
+      </c>
+      <c r="K741" t="s">
+        <v>2047</v>
+      </c>
+      <c r="L741" t="s">
+        <v>2048</v>
+      </c>
+      <c r="M741" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="742" spans="1:13">
+      <c r="A742">
+        <v>788</v>
+      </c>
+      <c r="B742" t="s">
+        <v>601</v>
+      </c>
+      <c r="C742" t="s">
+        <v>14</v>
+      </c>
+      <c r="D742" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E742" t="s">
+        <v>576</v>
+      </c>
+      <c r="F742" t="s">
+        <v>593</v>
+      </c>
+      <c r="G742" t="s">
+        <v>707</v>
+      </c>
+      <c r="H742" t="s">
+        <v>601</v>
+      </c>
+      <c r="I742" t="s">
+        <v>1080</v>
+      </c>
+      <c r="J742" t="s">
+        <v>2047</v>
+      </c>
+      <c r="K742" t="s">
+        <v>2047</v>
+      </c>
+      <c r="L742" t="s">
+        <v>2048</v>
+      </c>
+      <c r="M742" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="743" spans="1:13">
+      <c r="A743">
+        <v>789</v>
+      </c>
+      <c r="B743" t="s">
+        <v>601</v>
+      </c>
+      <c r="C743" t="s">
+        <v>14</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E743" t="s">
+        <v>576</v>
+      </c>
+      <c r="F743" t="s">
+        <v>593</v>
+      </c>
+      <c r="G743" t="s">
+        <v>412</v>
+      </c>
+      <c r="H743" t="s">
+        <v>601</v>
+      </c>
+      <c r="I743" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J743" t="s">
+        <v>2047</v>
+      </c>
+      <c r="K743" t="s">
+        <v>2047</v>
+      </c>
+      <c r="L743" t="s">
+        <v>2048</v>
+      </c>
+      <c r="M743" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="744" spans="1:13">
+      <c r="A744">
+        <v>790</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C744" t="s">
+        <v>56</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E744" t="s">
+        <v>576</v>
+      </c>
+      <c r="F744" t="s">
+        <v>593</v>
+      </c>
+      <c r="G744" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H744" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I744" t="s">
+        <v>2056</v>
+      </c>
+      <c r="J744" t="s">
+        <v>2051</v>
+      </c>
+      <c r="K744" t="s">
+        <v>2051</v>
+      </c>
+      <c r="L744" t="s">
+        <v>2057</v>
+      </c>
+      <c r="M744" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="745" spans="1:13">
+      <c r="A745">
+        <v>791</v>
+      </c>
+      <c r="B745" t="s">
+        <v>987</v>
+      </c>
+      <c r="C745" t="s">
+        <v>43</v>
+      </c>
+      <c r="D745" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E745" t="s">
+        <v>576</v>
+      </c>
+      <c r="F745" t="s">
+        <v>593</v>
+      </c>
+      <c r="G745" t="s">
+        <v>987</v>
+      </c>
+      <c r="H745" t="s">
+        <v>987</v>
+      </c>
+      <c r="I745" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J745" t="s">
+        <v>2059</v>
+      </c>
+      <c r="K745" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L745" t="s">
+        <v>2060</v>
+      </c>
+      <c r="M745" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="746" spans="1:13">
+      <c r="A746">
+        <v>792</v>
+      </c>
+      <c r="B746" t="s">
+        <v>987</v>
+      </c>
+      <c r="C746" t="s">
+        <v>43</v>
+      </c>
+      <c r="D746" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E746" t="s">
+        <v>576</v>
+      </c>
+      <c r="F746" t="s">
+        <v>593</v>
+      </c>
+      <c r="G746" t="s">
+        <v>987</v>
+      </c>
+      <c r="H746" t="s">
+        <v>987</v>
+      </c>
+      <c r="I746" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J746" t="s">
+        <v>2059</v>
+      </c>
+      <c r="K746" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L746" t="s">
+        <v>2060</v>
+      </c>
+      <c r="M746" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="747" spans="1:13">
+      <c r="A747">
+        <v>793</v>
+      </c>
+      <c r="B747" t="s">
+        <v>987</v>
+      </c>
+      <c r="C747" t="s">
+        <v>43</v>
+      </c>
+      <c r="D747" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E747" t="s">
+        <v>576</v>
+      </c>
+      <c r="F747" t="s">
+        <v>593</v>
+      </c>
+      <c r="G747" t="s">
+        <v>987</v>
+      </c>
+      <c r="H747" t="s">
+        <v>987</v>
+      </c>
+      <c r="I747" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J747" t="s">
+        <v>2059</v>
+      </c>
+      <c r="K747" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L747" t="s">
+        <v>2060</v>
+      </c>
+      <c r="M747" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="748" spans="1:13">
+      <c r="A748">
+        <v>794</v>
+      </c>
+      <c r="B748" t="s">
+        <v>38</v>
+      </c>
+      <c r="C748" t="s">
+        <v>32</v>
+      </c>
+      <c r="D748" t="s">
+        <v>956</v>
+      </c>
+      <c r="E748" t="s">
+        <v>563</v>
+      </c>
+      <c r="F748" t="s">
+        <v>800</v>
+      </c>
+      <c r="G748" t="s">
+        <v>38</v>
+      </c>
+      <c r="H748" t="s">
+        <v>38</v>
+      </c>
+      <c r="I748" t="s">
+        <v>2061</v>
+      </c>
+      <c r="J748" t="s">
+        <v>2059</v>
+      </c>
+      <c r="K748" t="s">
+        <v>2062</v>
+      </c>
+      <c r="L748" t="s">
+        <v>2063</v>
+      </c>
+      <c r="M748" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="749" spans="1:13">
+      <c r="A749">
+        <v>795</v>
+      </c>
+      <c r="B749" t="s">
+        <v>371</v>
+      </c>
+      <c r="C749" t="s">
+        <v>43</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E749" t="s">
+        <v>576</v>
+      </c>
+      <c r="F749" t="s">
+        <v>593</v>
+      </c>
+      <c r="G749" t="s">
+        <v>371</v>
+      </c>
+      <c r="H749" t="s">
+        <v>371</v>
+      </c>
+      <c r="I749" t="s">
+        <v>2064</v>
+      </c>
+      <c r="J749" t="s">
+        <v>2059</v>
+      </c>
+      <c r="K749" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L749" t="s">
+        <v>2060</v>
+      </c>
+      <c r="M749" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="750" spans="1:13">
+      <c r="A750">
+        <v>796</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C750" t="s">
+        <v>56</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E750" t="s">
+        <v>576</v>
+      </c>
+      <c r="F750" t="s">
+        <v>593</v>
+      </c>
+      <c r="G750" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H750" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I750" t="s">
+        <v>2066</v>
+      </c>
+      <c r="J750" t="s">
+        <v>2067</v>
+      </c>
+      <c r="K750" t="s">
+        <v>2067</v>
+      </c>
+      <c r="L750" t="s">
+        <v>2068</v>
+      </c>
+      <c r="M750" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="751" spans="1:13">
+      <c r="A751">
+        <v>797</v>
+      </c>
+      <c r="B751" t="s">
+        <v>627</v>
+      </c>
+      <c r="C751" t="s">
+        <v>56</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E751" t="s">
+        <v>576</v>
+      </c>
+      <c r="F751" t="s">
+        <v>593</v>
+      </c>
+      <c r="G751" t="s">
+        <v>627</v>
+      </c>
+      <c r="H751" t="s">
+        <v>627</v>
+      </c>
+      <c r="I751" t="s">
+        <v>2070</v>
+      </c>
+      <c r="J751" t="s">
+        <v>2071</v>
+      </c>
+      <c r="K751" t="s">
+        <v>2071</v>
+      </c>
+      <c r="L751" t="s">
+        <v>2072</v>
+      </c>
+      <c r="M751" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="752" spans="1:13">
+      <c r="A752">
+        <v>798</v>
+      </c>
+      <c r="B752" t="s">
+        <v>601</v>
+      </c>
+      <c r="C752" t="s">
+        <v>14</v>
+      </c>
+      <c r="D752" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E752" t="s">
+        <v>576</v>
+      </c>
+      <c r="F752" t="s">
+        <v>593</v>
+      </c>
+      <c r="G752" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H752" t="s">
+        <v>601</v>
+      </c>
+      <c r="I752" t="s">
+        <v>1080</v>
+      </c>
+      <c r="J752" t="s">
+        <v>2062</v>
+      </c>
+      <c r="K752" t="s">
+        <v>2062</v>
+      </c>
+      <c r="L752" t="s">
+        <v>2073</v>
+      </c>
+      <c r="M752" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="753" spans="1:13">
+      <c r="A753">
+        <v>799</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C753" t="s">
+        <v>56</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E753" t="s">
+        <v>576</v>
+      </c>
+      <c r="F753" t="s">
+        <v>593</v>
+      </c>
+      <c r="G753" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H753" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I753" t="s">
+        <v>2075</v>
+      </c>
+      <c r="J753" t="s">
+        <v>2062</v>
+      </c>
+      <c r="K753" t="s">
+        <v>2062</v>
+      </c>
+      <c r="L753" t="s">
+        <v>2073</v>
+      </c>
+      <c r="M753" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="754" spans="1:13">
+      <c r="A754">
+        <v>800</v>
+      </c>
+      <c r="B754" t="s">
+        <v>601</v>
+      </c>
+      <c r="C754" t="s">
+        <v>14</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E754" t="s">
+        <v>576</v>
+      </c>
+      <c r="F754" t="s">
+        <v>593</v>
+      </c>
+      <c r="G754" t="s">
+        <v>647</v>
+      </c>
+      <c r="H754" t="s">
+        <v>601</v>
+      </c>
+      <c r="I754" t="s">
+        <v>2076</v>
+      </c>
+      <c r="J754" t="s">
+        <v>2077</v>
+      </c>
+      <c r="K754" t="s">
+        <v>2077</v>
+      </c>
+      <c r="L754" t="s">
+        <v>2078</v>
+      </c>
+      <c r="M754" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="755" spans="1:13">
+      <c r="A755">
+        <v>801</v>
+      </c>
+      <c r="B755" t="s">
+        <v>481</v>
+      </c>
+      <c r="C755" t="s">
+        <v>56</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E755" t="s">
+        <v>576</v>
+      </c>
+      <c r="F755" t="s">
+        <v>593</v>
+      </c>
+      <c r="G755" t="s">
+        <v>481</v>
+      </c>
+      <c r="H755" t="s">
+        <v>481</v>
+      </c>
+      <c r="I755" t="s">
+        <v>2080</v>
+      </c>
+      <c r="J755" t="s">
+        <v>2081</v>
+      </c>
+      <c r="K755" t="s">
+        <v>2081</v>
+      </c>
+      <c r="L755" t="s">
+        <v>2082</v>
+      </c>
+      <c r="M755" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="756" spans="1:13">
+      <c r="A756">
+        <v>802</v>
+      </c>
+      <c r="B756" t="s">
+        <v>124</v>
+      </c>
+      <c r="C756" t="s">
+        <v>56</v>
+      </c>
+      <c r="D756" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E756" t="s">
+        <v>576</v>
+      </c>
+      <c r="F756" t="s">
+        <v>593</v>
+      </c>
+      <c r="G756" t="s">
+        <v>124</v>
+      </c>
+      <c r="H756" t="s">
+        <v>124</v>
+      </c>
+      <c r="I756" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J756" t="s">
+        <v>2084</v>
+      </c>
+      <c r="K756" t="s">
+        <v>2084</v>
+      </c>
+      <c r="L756" t="s">
+        <v>2085</v>
+      </c>
+      <c r="M756" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="757" spans="1:13">
+      <c r="A757">
+        <v>803</v>
+      </c>
+      <c r="B757" t="s">
+        <v>152</v>
+      </c>
+      <c r="C757" t="s">
+        <v>32</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E757" t="s">
+        <v>576</v>
+      </c>
+      <c r="F757" t="s">
+        <v>593</v>
+      </c>
+      <c r="G757" t="s">
+        <v>152</v>
+      </c>
+      <c r="H757" t="s">
+        <v>152</v>
+      </c>
+      <c r="I757" t="s">
+        <v>2087</v>
+      </c>
+      <c r="J757" t="s">
+        <v>2088</v>
+      </c>
+      <c r="K757" t="s">
+        <v>2088</v>
+      </c>
+      <c r="L757" t="s">
+        <v>2089</v>
+      </c>
+      <c r="M757" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="758" spans="1:13">
+      <c r="A758">
+        <v>804</v>
+      </c>
+      <c r="B758" t="s">
+        <v>601</v>
+      </c>
+      <c r="C758" t="s">
+        <v>14</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E758" t="s">
+        <v>576</v>
+      </c>
+      <c r="F758" t="s">
+        <v>593</v>
+      </c>
+      <c r="G758" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H758" t="s">
+        <v>601</v>
+      </c>
+      <c r="I758" t="s">
+        <v>2090</v>
+      </c>
+      <c r="J758" t="s">
+        <v>2088</v>
+      </c>
+      <c r="K758" t="s">
+        <v>2088</v>
+      </c>
+      <c r="L758" t="s">
+        <v>2089</v>
+      </c>
+      <c r="M758" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="759" spans="1:13">
+      <c r="A759">
+        <v>805</v>
+      </c>
+      <c r="B759" t="s">
+        <v>371</v>
+      </c>
+      <c r="C759" t="s">
+        <v>43</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E759" t="s">
+        <v>576</v>
+      </c>
+      <c r="F759" t="s">
+        <v>903</v>
+      </c>
+      <c r="G759" t="s">
+        <v>371</v>
+      </c>
+      <c r="H759" t="s">
+        <v>371</v>
+      </c>
+      <c r="I759" t="s">
+        <v>2093</v>
+      </c>
+      <c r="J759" t="s">
+        <v>2088</v>
+      </c>
+      <c r="K759" t="s">
+        <v>2094</v>
+      </c>
+      <c r="L759" t="s">
+        <v>2095</v>
+      </c>
+      <c r="M759" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="760" spans="1:13">
+      <c r="A760">
+        <v>806</v>
+      </c>
+      <c r="B760" t="s">
+        <v>124</v>
+      </c>
+      <c r="C760" t="s">
+        <v>56</v>
+      </c>
+      <c r="D760" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E760" t="s">
+        <v>576</v>
+      </c>
+      <c r="F760" t="s">
+        <v>593</v>
+      </c>
+      <c r="G760" t="s">
+        <v>124</v>
+      </c>
+      <c r="H760" t="s">
+        <v>124</v>
+      </c>
+      <c r="I760" t="s">
+        <v>2096</v>
+      </c>
+      <c r="J760" t="s">
+        <v>2094</v>
+      </c>
+      <c r="K760" t="s">
+        <v>2094</v>
+      </c>
+      <c r="L760" t="s">
+        <v>2097</v>
+      </c>
+      <c r="M760" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="761" spans="1:13">
+      <c r="A761">
+        <v>807</v>
+      </c>
+      <c r="B761" t="s">
+        <v>581</v>
+      </c>
+      <c r="C761" t="s">
+        <v>43</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E761" t="s">
+        <v>576</v>
+      </c>
+      <c r="F761" t="s">
+        <v>114</v>
+      </c>
+      <c r="G761" t="s">
+        <v>581</v>
+      </c>
+      <c r="H761" t="s">
+        <v>581</v>
+      </c>
+      <c r="I761" t="s">
+        <v>2098</v>
+      </c>
+      <c r="J761" t="s">
+        <v>2099</v>
+      </c>
+      <c r="K761" t="s">
+        <v>2100</v>
+      </c>
+      <c r="L761" t="s">
+        <v>2101</v>
+      </c>
+      <c r="M761" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="762" spans="1:13">
+      <c r="A762">
+        <v>808</v>
+      </c>
+      <c r="B762" t="s">
+        <v>38</v>
+      </c>
+      <c r="C762" t="s">
+        <v>32</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E762" t="s">
+        <v>563</v>
+      </c>
+      <c r="F762" t="s">
+        <v>892</v>
+      </c>
+      <c r="G762" t="s">
+        <v>38</v>
+      </c>
+      <c r="H762" t="s">
+        <v>38</v>
+      </c>
+      <c r="I762" t="s">
+        <v>2040</v>
+      </c>
+      <c r="J762" t="s">
+        <v>2099</v>
+      </c>
+      <c r="K762" t="s">
+        <v>2100</v>
+      </c>
+      <c r="L762" t="s">
+        <v>2102</v>
+      </c>
+      <c r="M762" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="763" spans="1:13">
+      <c r="A763">
+        <v>809</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C763" t="s">
+        <v>56</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E763" t="s">
+        <v>576</v>
+      </c>
+      <c r="F763" t="s">
+        <v>593</v>
+      </c>
+      <c r="G763" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H763" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I763" t="s">
+        <v>2104</v>
+      </c>
+      <c r="J763" t="s">
+        <v>2105</v>
+      </c>
+      <c r="K763" t="s">
+        <v>2105</v>
+      </c>
+      <c r="L763" t="s">
+        <v>2106</v>
+      </c>
+      <c r="M763" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="764" spans="1:13">
+      <c r="A764">
+        <v>810</v>
+      </c>
+      <c r="B764" t="s">
+        <v>918</v>
+      </c>
+      <c r="C764" t="s">
+        <v>56</v>
+      </c>
+      <c r="E764" t="s">
+        <v>576</v>
+      </c>
+      <c r="F764" t="s">
+        <v>593</v>
+      </c>
+      <c r="G764" t="s">
+        <v>918</v>
+      </c>
+      <c r="H764" t="s">
+        <v>918</v>
+      </c>
+      <c r="I764" t="s">
+        <v>2107</v>
+      </c>
+      <c r="J764" t="s">
+        <v>2105</v>
+      </c>
+      <c r="K764" t="s">
+        <v>2105</v>
+      </c>
+      <c r="L764" t="s">
+        <v>2106</v>
+      </c>
+      <c r="M764" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="765" spans="1:13">
+      <c r="A765">
+        <v>811</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C765" t="s">
+        <v>190</v>
+      </c>
+      <c r="E765" t="s">
+        <v>576</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G765" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H765" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I765" t="s">
+        <v>2108</v>
+      </c>
+      <c r="J765" t="s">
+        <v>2109</v>
+      </c>
+      <c r="K765" t="s">
+        <v>2110</v>
+      </c>
+      <c r="L765" t="s">
+        <v>2111</v>
+      </c>
+      <c r="M765" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="766" spans="1:13">
+      <c r="A766">
+        <v>812</v>
+      </c>
+      <c r="B766" t="s">
+        <v>601</v>
+      </c>
+      <c r="C766" t="s">
+        <v>14</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E766" t="s">
+        <v>576</v>
+      </c>
+      <c r="F766" t="s">
+        <v>593</v>
+      </c>
+      <c r="G766" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H766" t="s">
+        <v>601</v>
+      </c>
+      <c r="I766" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J766" t="s">
+        <v>2109</v>
+      </c>
+      <c r="K766" t="s">
+        <v>2109</v>
+      </c>
+      <c r="L766" t="s">
+        <v>2113</v>
+      </c>
+      <c r="M766" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="767" spans="1:13">
+      <c r="A767">
+        <v>813</v>
+      </c>
+      <c r="B767" t="s">
+        <v>581</v>
+      </c>
+      <c r="C767" t="s">
+        <v>43</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E767" t="s">
+        <v>576</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G767" t="s">
+        <v>581</v>
+      </c>
+      <c r="H767" t="s">
+        <v>581</v>
+      </c>
+      <c r="I767" t="s">
+        <v>2115</v>
+      </c>
+      <c r="J767" t="s">
+        <v>2110</v>
+      </c>
+      <c r="K767" t="s">
+        <v>2116</v>
+      </c>
+      <c r="L767" t="s">
+        <v>2117</v>
+      </c>
+      <c r="M767" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="768" spans="1:13">
+      <c r="A768">
+        <v>814</v>
+      </c>
+      <c r="B768" t="s">
+        <v>601</v>
+      </c>
+      <c r="C768" t="s">
+        <v>14</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E768" t="s">
+        <v>576</v>
+      </c>
+      <c r="F768" t="s">
+        <v>593</v>
+      </c>
+      <c r="G768" t="s">
+        <v>631</v>
+      </c>
+      <c r="H768" t="s">
+        <v>601</v>
+      </c>
+      <c r="I768" t="s">
+        <v>1816</v>
+      </c>
+      <c r="J768" t="s">
+        <v>2110</v>
+      </c>
+      <c r="K768" t="s">
+        <v>2110</v>
+      </c>
+      <c r="L768" t="s">
+        <v>2118</v>
+      </c>
+      <c r="M768" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="769" spans="1:13">
+      <c r="A769">
+        <v>815</v>
+      </c>
+      <c r="B769" t="s">
+        <v>581</v>
+      </c>
+      <c r="C769" t="s">
+        <v>43</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E769" t="s">
+        <v>576</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G769" t="s">
+        <v>581</v>
+      </c>
+      <c r="H769" t="s">
+        <v>581</v>
+      </c>
+      <c r="I769" t="s">
+        <v>2119</v>
+      </c>
+      <c r="J769" t="s">
+        <v>2110</v>
+      </c>
+      <c r="K769" t="s">
+        <v>2116</v>
+      </c>
+      <c r="L769" t="s">
+        <v>2117</v>
+      </c>
+      <c r="M769" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="770" spans="1:13">
+      <c r="A770">
+        <v>818</v>
+      </c>
+      <c r="B770" t="s">
+        <v>925</v>
+      </c>
+      <c r="C770" t="s">
+        <v>32</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E770" t="s">
+        <v>563</v>
+      </c>
+      <c r="F770" t="s">
+        <v>892</v>
+      </c>
+      <c r="G770" t="s">
+        <v>925</v>
+      </c>
+      <c r="H770" t="s">
+        <v>925</v>
+      </c>
+      <c r="I770" t="s">
+        <v>2121</v>
+      </c>
+      <c r="J770" t="s">
+        <v>2116</v>
+      </c>
+      <c r="K770" t="s">
+        <v>2122</v>
+      </c>
+      <c r="L770" t="s">
+        <v>2123</v>
+      </c>
+      <c r="M770" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="771" spans="1:13">
+      <c r="A771">
+        <v>819</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C771" t="s">
+        <v>56</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E771" t="s">
+        <v>576</v>
+      </c>
+      <c r="F771" t="s">
+        <v>593</v>
+      </c>
+      <c r="G771" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H771" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I771" t="s">
+        <v>2125</v>
+      </c>
+      <c r="J771" t="s">
+        <v>2122</v>
+      </c>
+      <c r="K771" t="s">
+        <v>2122</v>
+      </c>
+      <c r="L771" t="s">
+        <v>2126</v>
+      </c>
+      <c r="M771" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="772" spans="1:13">
+      <c r="A772">
+        <v>820</v>
+      </c>
+      <c r="B772" t="s">
+        <v>601</v>
+      </c>
+      <c r="C772" t="s">
+        <v>14</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E772" t="s">
+        <v>576</v>
+      </c>
+      <c r="F772" t="s">
+        <v>593</v>
+      </c>
+      <c r="G772" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H772" t="s">
+        <v>601</v>
+      </c>
+      <c r="I772" t="s">
+        <v>2127</v>
+      </c>
+      <c r="J772" t="s">
+        <v>2129</v>
+      </c>
+      <c r="K772" t="s">
+        <v>2129</v>
+      </c>
+      <c r="L772" t="s">
+        <v>2130</v>
+      </c>
+      <c r="M772" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="773" spans="1:13">
+      <c r="A773">
+        <v>821</v>
+      </c>
+      <c r="B773" t="s">
+        <v>581</v>
+      </c>
+      <c r="C773" t="s">
+        <v>43</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E773" t="s">
+        <v>576</v>
+      </c>
+      <c r="F773" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G773" t="s">
+        <v>581</v>
+      </c>
+      <c r="H773" t="s">
+        <v>581</v>
+      </c>
+      <c r="I773" t="s">
+        <v>2132</v>
+      </c>
+      <c r="J773" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K773" t="s">
+        <v>2134</v>
+      </c>
+      <c r="L773" t="s">
+        <v>2135</v>
+      </c>
+      <c r="M773" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="774" spans="1:13">
+      <c r="A774">
+        <v>822</v>
+      </c>
+      <c r="B774" t="s">
+        <v>581</v>
+      </c>
+      <c r="C774" t="s">
+        <v>43</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E774" t="s">
+        <v>576</v>
+      </c>
+      <c r="F774" t="s">
+        <v>903</v>
+      </c>
+      <c r="G774" t="s">
+        <v>581</v>
+      </c>
+      <c r="H774" t="s">
+        <v>581</v>
+      </c>
+      <c r="I774" t="s">
+        <v>2137</v>
+      </c>
+      <c r="J774" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K774" t="s">
+        <v>2134</v>
+      </c>
+      <c r="L774" t="s">
+        <v>2138</v>
+      </c>
+      <c r="M774" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="775" spans="1:13">
+      <c r="A775">
+        <v>823</v>
+      </c>
+      <c r="B775" t="s">
+        <v>627</v>
+      </c>
+      <c r="C775" t="s">
+        <v>56</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E775" t="s">
+        <v>576</v>
+      </c>
+      <c r="F775" t="s">
+        <v>593</v>
+      </c>
+      <c r="G775" t="s">
+        <v>627</v>
+      </c>
+      <c r="H775" t="s">
+        <v>627</v>
+      </c>
+      <c r="I775" t="s">
+        <v>2140</v>
+      </c>
+      <c r="J775" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K775" t="s">
+        <v>2133</v>
+      </c>
+      <c r="L775" t="s">
+        <v>2141</v>
+      </c>
+      <c r="M775" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="776" spans="1:13">
+      <c r="A776">
+        <v>824</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C776" t="s">
+        <v>190</v>
+      </c>
+      <c r="E776" t="s">
+        <v>576</v>
+      </c>
+      <c r="F776" t="s">
+        <v>593</v>
+      </c>
+      <c r="G776" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H776" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I776" t="s">
+        <v>1087</v>
+      </c>
+      <c r="J776" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K776" t="s">
+        <v>2133</v>
+      </c>
+      <c r="L776" t="s">
+        <v>2141</v>
+      </c>
+      <c r="M776" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="777" spans="1:13">
+      <c r="A777">
+        <v>825</v>
+      </c>
+      <c r="B777" t="s">
+        <v>601</v>
+      </c>
+      <c r="C777" t="s">
+        <v>14</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E777" t="s">
+        <v>576</v>
+      </c>
+      <c r="F777" t="s">
+        <v>593</v>
+      </c>
+      <c r="G777" t="s">
+        <v>928</v>
+      </c>
+      <c r="H777" t="s">
+        <v>601</v>
+      </c>
+      <c r="I777" t="s">
+        <v>2142</v>
+      </c>
+      <c r="J777" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K777" t="s">
+        <v>2133</v>
+      </c>
+      <c r="L777" t="s">
+        <v>2141</v>
+      </c>
+      <c r="M777" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="778" spans="1:13">
+      <c r="A778">
+        <v>826</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C778" t="s">
+        <v>56</v>
+      </c>
+      <c r="D778" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E778" t="s">
+        <v>576</v>
+      </c>
+      <c r="F778" t="s">
+        <v>593</v>
+      </c>
+      <c r="G778" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H778" t="s">
+        <v>1750</v>
+      </c>
+      <c r="I778" t="s">
+        <v>1627</v>
+      </c>
+      <c r="J778" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K778" t="s">
+        <v>2133</v>
+      </c>
+      <c r="L778" t="s">
+        <v>2141</v>
+      </c>
+      <c r="M778" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="779" spans="1:13">
+      <c r="A779">
+        <v>827</v>
+      </c>
+      <c r="B779" t="s">
+        <v>627</v>
+      </c>
+      <c r="C779" t="s">
+        <v>56</v>
+      </c>
+      <c r="D779" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E779" t="s">
+        <v>576</v>
+      </c>
+      <c r="F779" t="s">
+        <v>593</v>
+      </c>
+      <c r="G779" t="s">
+        <v>627</v>
+      </c>
+      <c r="H779" t="s">
+        <v>627</v>
+      </c>
+      <c r="I779" t="s">
+        <v>2143</v>
+      </c>
+      <c r="J779" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K779" t="s">
+        <v>2133</v>
+      </c>
+      <c r="L779" t="s">
+        <v>2141</v>
+      </c>
+      <c r="M779" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="780" spans="1:13">
+      <c r="A780">
+        <v>828</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C780" t="s">
+        <v>56</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E780" t="s">
+        <v>576</v>
+      </c>
+      <c r="F780" t="s">
+        <v>593</v>
+      </c>
+      <c r="G780" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2144</v>
+      </c>
+      <c r="I780" t="s">
+        <v>2146</v>
+      </c>
+      <c r="J780" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K780" t="s">
+        <v>2133</v>
+      </c>
+      <c r="L780" t="s">
+        <v>2141</v>
+      </c>
+      <c r="M780" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="781" spans="1:13">
+      <c r="A781">
+        <v>829</v>
+      </c>
+      <c r="B781" t="s">
+        <v>107</v>
+      </c>
+      <c r="C781" t="s">
+        <v>32</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E781" t="s">
+        <v>563</v>
+      </c>
+      <c r="F781" t="s">
+        <v>45</v>
+      </c>
+      <c r="G781" t="s">
+        <v>107</v>
+      </c>
+      <c r="H781" t="s">
+        <v>107</v>
+      </c>
+      <c r="I781" t="s">
+        <v>2148</v>
+      </c>
+      <c r="J781" t="s">
+        <v>2149</v>
+      </c>
+      <c r="K781" t="s">
+        <v>2150</v>
+      </c>
+      <c r="L781" t="s">
+        <v>2151</v>
+      </c>
+      <c r="M781" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="782" spans="1:13">
+      <c r="A782">
+        <v>830</v>
+      </c>
+      <c r="B782" t="s">
+        <v>107</v>
+      </c>
+      <c r="C782" t="s">
+        <v>32</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E782" t="s">
+        <v>563</v>
+      </c>
+      <c r="F782" t="s">
+        <v>45</v>
+      </c>
+      <c r="G782" t="s">
+        <v>107</v>
+      </c>
+      <c r="H782" t="s">
+        <v>107</v>
+      </c>
+      <c r="I782" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J782" t="s">
+        <v>2149</v>
+      </c>
+      <c r="K782" t="s">
+        <v>2150</v>
+      </c>
+      <c r="L782" t="s">
+        <v>2151</v>
+      </c>
+      <c r="M782" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="783" spans="1:13">
+      <c r="A783">
+        <v>831</v>
+      </c>
+      <c r="B783" t="s">
+        <v>38</v>
+      </c>
+      <c r="C783" t="s">
+        <v>32</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E783" t="s">
+        <v>576</v>
+      </c>
+      <c r="F783" t="s">
+        <v>593</v>
+      </c>
+      <c r="G783" t="s">
+        <v>38</v>
+      </c>
+      <c r="H783" t="s">
+        <v>38</v>
+      </c>
+      <c r="I783" t="s">
+        <v>2153</v>
+      </c>
+      <c r="J783" t="s">
+        <v>2154</v>
+      </c>
+      <c r="K783" t="s">
+        <v>2154</v>
+      </c>
+      <c r="L783" t="s">
+        <v>2155</v>
+      </c>
+      <c r="M783" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="784" spans="1:13">
+      <c r="A784">
+        <v>832</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C784" t="s">
+        <v>56</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E784" t="s">
+        <v>576</v>
+      </c>
+      <c r="F784" t="s">
+        <v>593</v>
+      </c>
+      <c r="G784" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2144</v>
+      </c>
+      <c r="I784" t="s">
+        <v>2157</v>
+      </c>
+      <c r="J784" t="s">
+        <v>2154</v>
+      </c>
+      <c r="K784" t="s">
+        <v>2154</v>
+      </c>
+      <c r="L784" t="s">
+        <v>2155</v>
+      </c>
+      <c r="M784" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="785" spans="1:13">
+      <c r="A785">
+        <v>833</v>
+      </c>
+      <c r="B785" t="s">
+        <v>481</v>
+      </c>
+      <c r="C785" t="s">
+        <v>56</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E785" t="s">
+        <v>576</v>
+      </c>
+      <c r="F785" t="s">
+        <v>593</v>
+      </c>
+      <c r="G785" t="s">
+        <v>481</v>
+      </c>
+      <c r="H785" t="s">
+        <v>481</v>
+      </c>
+      <c r="I785" t="s">
+        <v>2159</v>
+      </c>
+      <c r="J785" t="s">
+        <v>2154</v>
+      </c>
+      <c r="K785" t="s">
+        <v>2154</v>
+      </c>
+      <c r="L785" t="s">
+        <v>2155</v>
+      </c>
+      <c r="M785" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="786" spans="1:13">
+      <c r="A786">
+        <v>834</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C786" t="s">
+        <v>56</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E786" t="s">
+        <v>576</v>
+      </c>
+      <c r="F786" t="s">
+        <v>593</v>
+      </c>
+      <c r="G786" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2144</v>
+      </c>
+      <c r="I786" t="s">
+        <v>2160</v>
+      </c>
+      <c r="J786" t="s">
+        <v>2161</v>
+      </c>
+      <c r="K786" t="s">
+        <v>2161</v>
+      </c>
+      <c r="L786" t="s">
+        <v>2162</v>
+      </c>
+      <c r="M786" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="787" spans="1:13">
+      <c r="A787">
+        <v>835</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C787" t="s">
+        <v>56</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E787" t="s">
+        <v>576</v>
+      </c>
+      <c r="F787" t="s">
+        <v>593</v>
+      </c>
+      <c r="G787" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2144</v>
+      </c>
+      <c r="I787" t="s">
+        <v>2160</v>
+      </c>
+      <c r="J787" t="s">
+        <v>2161</v>
+      </c>
+      <c r="K787" t="s">
+        <v>2161</v>
+      </c>
+      <c r="L787" t="s">
+        <v>2162</v>
+      </c>
+      <c r="M787" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="788" spans="1:13">
+      <c r="A788">
+        <v>836</v>
+      </c>
+      <c r="B788" t="s">
+        <v>581</v>
+      </c>
+      <c r="C788" t="s">
+        <v>43</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E788" t="s">
+        <v>576</v>
+      </c>
+      <c r="F788" t="s">
+        <v>593</v>
+      </c>
+      <c r="G788" t="s">
+        <v>581</v>
+      </c>
+      <c r="H788" t="s">
+        <v>581</v>
+      </c>
+      <c r="I788" t="s">
+        <v>2164</v>
+      </c>
+      <c r="J788" t="s">
+        <v>2165</v>
+      </c>
+      <c r="K788" t="s">
+        <v>2165</v>
+      </c>
+      <c r="L788" t="s">
+        <v>2166</v>
+      </c>
+      <c r="M788" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="789" spans="1:13">
+      <c r="A789">
+        <v>837</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C789" t="s">
+        <v>56</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E789" t="s">
+        <v>576</v>
+      </c>
+      <c r="F789" t="s">
+        <v>593</v>
+      </c>
+      <c r="G789" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2144</v>
+      </c>
+      <c r="I789" t="s">
+        <v>2167</v>
+      </c>
+      <c r="J789" t="s">
+        <v>2165</v>
+      </c>
+      <c r="K789" t="s">
+        <v>2165</v>
+      </c>
+      <c r="L789" t="s">
+        <v>2166</v>
+      </c>
+      <c r="M789" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="790" spans="1:13">
+      <c r="A790">
+        <v>838</v>
+      </c>
+      <c r="B790" t="s">
+        <v>868</v>
+      </c>
+      <c r="C790" t="s">
+        <v>14</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E790" t="s">
+        <v>576</v>
+      </c>
+      <c r="F790" t="s">
+        <v>593</v>
+      </c>
+      <c r="G790" t="s">
+        <v>868</v>
+      </c>
+      <c r="H790" t="s">
+        <v>868</v>
+      </c>
+      <c r="I790" t="s">
+        <v>2168</v>
+      </c>
+      <c r="J790" t="s">
+        <v>2169</v>
+      </c>
+      <c r="K790" t="s">
+        <v>2169</v>
+      </c>
+      <c r="L790" t="s">
+        <v>2170</v>
+      </c>
+      <c r="M790" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="791" spans="1:13">
+      <c r="A791">
+        <v>839</v>
+      </c>
+      <c r="B791" t="s">
+        <v>601</v>
+      </c>
+      <c r="C791" t="s">
+        <v>14</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E791" t="s">
+        <v>576</v>
+      </c>
+      <c r="F791" t="s">
+        <v>593</v>
+      </c>
+      <c r="G791" t="s">
+        <v>857</v>
+      </c>
+      <c r="H791" t="s">
+        <v>601</v>
+      </c>
+      <c r="I791" t="s">
+        <v>2171</v>
+      </c>
+      <c r="J791" t="s">
+        <v>2172</v>
+      </c>
+      <c r="K791" t="s">
+        <v>2172</v>
+      </c>
+      <c r="L791" t="s">
+        <v>2173</v>
+      </c>
+      <c r="M791" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="792" spans="1:13">
+      <c r="A792">
+        <v>840</v>
+      </c>
+      <c r="B792" t="s">
+        <v>601</v>
+      </c>
+      <c r="C792" t="s">
+        <v>14</v>
+      </c>
+      <c r="D792" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E792" t="s">
+        <v>576</v>
+      </c>
+      <c r="F792" t="s">
+        <v>593</v>
+      </c>
+      <c r="G792" t="s">
+        <v>107</v>
+      </c>
+      <c r="H792" t="s">
+        <v>601</v>
+      </c>
+      <c r="I792" t="s">
+        <v>1758</v>
+      </c>
+      <c r="J792" t="s">
+        <v>2172</v>
+      </c>
+      <c r="K792" t="s">
+        <v>2172</v>
+      </c>
+      <c r="L792" t="s">
+        <v>2173</v>
+      </c>
+      <c r="M792" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="793" spans="1:13">
+      <c r="A793">
+        <v>841</v>
+      </c>
+      <c r="B793" t="s">
+        <v>371</v>
+      </c>
+      <c r="C793" t="s">
+        <v>43</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E793" t="s">
+        <v>576</v>
+      </c>
+      <c r="F793" t="s">
+        <v>593</v>
+      </c>
+      <c r="G793" t="s">
+        <v>371</v>
+      </c>
+      <c r="H793" t="s">
+        <v>371</v>
+      </c>
+      <c r="I793" t="s">
+        <v>2174</v>
+      </c>
+      <c r="J793" t="s">
+        <v>2175</v>
+      </c>
+      <c r="K793" t="s">
+        <v>2175</v>
+      </c>
+      <c r="L793" t="s">
+        <v>2176</v>
+      </c>
+      <c r="M793" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="794" spans="1:13">
+      <c r="A794">
+        <v>842</v>
+      </c>
+      <c r="B794" t="s">
+        <v>581</v>
+      </c>
+      <c r="C794" t="s">
+        <v>43</v>
+      </c>
+      <c r="D794" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E794" t="s">
+        <v>576</v>
+      </c>
+      <c r="F794" t="s">
+        <v>593</v>
+      </c>
+      <c r="G794" t="s">
+        <v>581</v>
+      </c>
+      <c r="H794" t="s">
+        <v>581</v>
+      </c>
+      <c r="I794" t="s">
+        <v>2177</v>
+      </c>
+      <c r="J794" t="s">
+        <v>2178</v>
+      </c>
+      <c r="K794" t="s">
+        <v>2178</v>
+      </c>
+      <c r="L794" t="s">
+        <v>2179</v>
+      </c>
+      <c r="M794" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="795" spans="1:13">
+      <c r="A795">
+        <v>843</v>
+      </c>
+      <c r="B795" t="s">
+        <v>601</v>
+      </c>
+      <c r="C795" t="s">
+        <v>14</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E795" t="s">
+        <v>576</v>
+      </c>
+      <c r="F795" t="s">
+        <v>593</v>
+      </c>
+      <c r="G795" t="s">
+        <v>371</v>
+      </c>
+      <c r="H795" t="s">
+        <v>601</v>
+      </c>
+      <c r="I795" t="s">
+        <v>2181</v>
+      </c>
+      <c r="J795" t="s">
+        <v>2178</v>
+      </c>
+      <c r="K795" t="s">
+        <v>2178</v>
+      </c>
+      <c r="L795" t="s">
+        <v>2179</v>
+      </c>
+      <c r="M795" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="796" spans="1:13">
+      <c r="A796">
+        <v>844</v>
+      </c>
+      <c r="B796" t="s">
+        <v>38</v>
+      </c>
+      <c r="C796" t="s">
+        <v>32</v>
+      </c>
+      <c r="D796" t="s">
+        <v>956</v>
+      </c>
+      <c r="E796" t="s">
+        <v>563</v>
+      </c>
+      <c r="F796" t="s">
+        <v>800</v>
+      </c>
+      <c r="G796" t="s">
+        <v>38</v>
+      </c>
+      <c r="H796" t="s">
+        <v>38</v>
+      </c>
+      <c r="I796" t="s">
+        <v>2182</v>
+      </c>
+      <c r="J796" t="s">
+        <v>2183</v>
+      </c>
+      <c r="K796" t="s">
+        <v>2184</v>
+      </c>
+      <c r="L796" t="s">
+        <v>2185</v>
+      </c>
+      <c r="M796" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="797" spans="1:13">
+      <c r="A797">
+        <v>845</v>
+      </c>
+      <c r="B797" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C797" t="s">
+        <v>190</v>
+      </c>
+      <c r="E797" t="s">
+        <v>576</v>
+      </c>
+      <c r="F797" t="s">
+        <v>593</v>
+      </c>
+      <c r="G797" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H797" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I797" t="s">
+        <v>2186</v>
+      </c>
+      <c r="J797" t="s">
+        <v>2187</v>
+      </c>
+      <c r="K797" t="s">
+        <v>2187</v>
+      </c>
+      <c r="L797" t="s">
+        <v>2188</v>
+      </c>
+      <c r="M797" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="798" spans="1:13">
+      <c r="A798">
+        <v>846</v>
+      </c>
+      <c r="B798" t="s">
+        <v>581</v>
+      </c>
+      <c r="C798" t="s">
+        <v>43</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E798" t="s">
+        <v>576</v>
+      </c>
+      <c r="F798" t="s">
+        <v>593</v>
+      </c>
+      <c r="G798" t="s">
+        <v>581</v>
+      </c>
+      <c r="H798" t="s">
+        <v>581</v>
+      </c>
+      <c r="I798" t="s">
+        <v>2189</v>
+      </c>
+      <c r="J798" t="s">
+        <v>2187</v>
+      </c>
+      <c r="K798" t="s">
+        <v>2187</v>
+      </c>
+      <c r="L798" t="s">
+        <v>2188</v>
+      </c>
+      <c r="M798" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="799" spans="1:13">
+      <c r="A799">
+        <v>847</v>
+      </c>
+      <c r="B799" t="s">
+        <v>581</v>
+      </c>
+      <c r="C799" t="s">
+        <v>43</v>
+      </c>
+      <c r="D799" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E799" t="s">
+        <v>576</v>
+      </c>
+      <c r="F799" t="s">
+        <v>45</v>
+      </c>
+      <c r="G799" t="s">
+        <v>581</v>
+      </c>
+      <c r="H799" t="s">
+        <v>581</v>
+      </c>
+      <c r="I799" t="s">
+        <v>2190</v>
+      </c>
+      <c r="J799" t="s">
+        <v>2191</v>
+      </c>
+      <c r="K799" t="s">
+        <v>2184</v>
+      </c>
+      <c r="L799" t="s">
+        <v>2192</v>
+      </c>
+      <c r="M799" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="800" spans="1:13">
+      <c r="A800">
+        <v>848</v>
+      </c>
+      <c r="B800" t="s">
+        <v>735</v>
+      </c>
+      <c r="C800" t="s">
+        <v>56</v>
+      </c>
+      <c r="D800" t="s">
+        <v>497</v>
+      </c>
+      <c r="E800" t="s">
+        <v>576</v>
+      </c>
+      <c r="F800" t="s">
+        <v>17</v>
+      </c>
+      <c r="G800" t="s">
+        <v>735</v>
+      </c>
+      <c r="H800" t="s">
+        <v>735</v>
+      </c>
+      <c r="I800" t="s">
+        <v>2193</v>
+      </c>
+      <c r="J800" t="s">
+        <v>2184</v>
+      </c>
+      <c r="K800" t="s">
+        <v>2194</v>
+      </c>
+      <c r="L800" t="s">
+        <v>2195</v>
+      </c>
+      <c r="M800" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="801" spans="1:13">
+      <c r="A801">
+        <v>849</v>
+      </c>
+      <c r="B801" t="s">
+        <v>601</v>
+      </c>
+      <c r="C801" t="s">
+        <v>14</v>
+      </c>
+      <c r="D801" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E801" t="s">
+        <v>576</v>
+      </c>
+      <c r="F801" t="s">
+        <v>593</v>
+      </c>
+      <c r="G801" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H801" t="s">
+        <v>601</v>
+      </c>
+      <c r="I801" t="s">
+        <v>1816</v>
+      </c>
+      <c r="J801" t="s">
+        <v>2197</v>
+      </c>
+      <c r="K801" t="s">
+        <v>2197</v>
+      </c>
+      <c r="L801" t="s">
+        <v>2198</v>
+      </c>
+      <c r="M801" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="802" spans="1:13">
+      <c r="A802">
+        <v>850</v>
+      </c>
+      <c r="B802" t="s">
+        <v>601</v>
+      </c>
+      <c r="C802" t="s">
+        <v>14</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E802" t="s">
+        <v>576</v>
+      </c>
+      <c r="F802" t="s">
+        <v>593</v>
+      </c>
+      <c r="G802" t="s">
+        <v>85</v>
+      </c>
+      <c r="H802" t="s">
+        <v>601</v>
+      </c>
+      <c r="I802" t="s">
+        <v>2199</v>
+      </c>
+      <c r="J802" t="s">
+        <v>2197</v>
+      </c>
+      <c r="K802" t="s">
+        <v>2197</v>
+      </c>
+      <c r="L802" t="s">
+        <v>2198</v>
+      </c>
+      <c r="M802" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="803" spans="1:13">
+      <c r="A803">
+        <v>851</v>
+      </c>
+      <c r="B803" t="s">
+        <v>192</v>
+      </c>
+      <c r="C803" t="s">
+        <v>190</v>
+      </c>
+      <c r="E803" t="s">
+        <v>563</v>
+      </c>
+      <c r="F803" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G803" t="s">
+        <v>192</v>
+      </c>
+      <c r="H803" t="s">
+        <v>192</v>
+      </c>
+      <c r="I803" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J803" t="s">
+        <v>2201</v>
+      </c>
+      <c r="K803" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L803" t="s">
+        <v>2203</v>
+      </c>
+      <c r="M803" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="804" spans="1:13">
+      <c r="A804">
+        <v>852</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C804" t="s">
+        <v>56</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E804" t="s">
+        <v>563</v>
+      </c>
+      <c r="F804" t="s">
+        <v>593</v>
+      </c>
+      <c r="G804" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H804" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I804" t="s">
+        <v>2205</v>
+      </c>
+      <c r="J804" t="s">
+        <v>2206</v>
+      </c>
+      <c r="K804" t="s">
+        <v>2207</v>
+      </c>
+      <c r="L804" t="s">
+        <v>2208</v>
+      </c>
+      <c r="M804" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="805" spans="1:13">
+      <c r="A805">
+        <v>853</v>
+      </c>
+      <c r="B805" t="s">
+        <v>107</v>
+      </c>
+      <c r="C805" t="s">
+        <v>32</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E805" t="s">
+        <v>563</v>
+      </c>
+      <c r="F805" t="s">
+        <v>892</v>
+      </c>
+      <c r="G805" t="s">
+        <v>107</v>
+      </c>
+      <c r="H805" t="s">
+        <v>107</v>
+      </c>
+      <c r="I805" t="s">
+        <v>2210</v>
+      </c>
+      <c r="J805" t="s">
+        <v>2207</v>
+      </c>
+      <c r="K805" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L805" t="s">
+        <v>2211</v>
+      </c>
+      <c r="M805" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="806" spans="1:13">
+      <c r="A806">
+        <v>854</v>
+      </c>
+      <c r="B806" t="s">
+        <v>925</v>
+      </c>
+      <c r="C806" t="s">
+        <v>32</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E806" t="s">
+        <v>563</v>
+      </c>
+      <c r="F806" t="s">
+        <v>892</v>
+      </c>
+      <c r="G806" t="s">
+        <v>925</v>
+      </c>
+      <c r="H806" t="s">
+        <v>925</v>
+      </c>
+      <c r="I806" t="s">
+        <v>2213</v>
+      </c>
+      <c r="J806" t="s">
+        <v>2207</v>
+      </c>
+      <c r="K806" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L806" t="s">
+        <v>2211</v>
+      </c>
+      <c r="M806" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="807" spans="1:13">
+      <c r="A807">
+        <v>855</v>
+      </c>
+      <c r="B807" t="s">
+        <v>601</v>
+      </c>
+      <c r="C807" t="s">
+        <v>14</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E807" t="s">
+        <v>576</v>
+      </c>
+      <c r="F807" t="s">
+        <v>903</v>
+      </c>
+      <c r="G807" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H807" t="s">
+        <v>601</v>
+      </c>
+      <c r="I807" t="s">
+        <v>2214</v>
+      </c>
+      <c r="J807" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K807" t="s">
+        <v>2216</v>
+      </c>
+      <c r="L807" t="s">
+        <v>2217</v>
+      </c>
+      <c r="M807" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="808" spans="1:13">
+      <c r="A808">
+        <v>856</v>
+      </c>
+      <c r="B808" t="s">
+        <v>601</v>
+      </c>
+      <c r="C808" t="s">
+        <v>14</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E808" t="s">
+        <v>576</v>
+      </c>
+      <c r="F808" t="s">
+        <v>800</v>
+      </c>
+      <c r="G808" t="s">
+        <v>38</v>
+      </c>
+      <c r="H808" t="s">
+        <v>601</v>
+      </c>
+      <c r="I808" t="s">
+        <v>2218</v>
+      </c>
+      <c r="J808" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K808" t="s">
+        <v>2216</v>
+      </c>
+      <c r="L808" t="s">
+        <v>2219</v>
+      </c>
+      <c r="M808" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="809" spans="1:13">
+      <c r="A809">
+        <v>857</v>
+      </c>
+      <c r="B809" t="s">
+        <v>601</v>
+      </c>
+      <c r="C809" t="s">
+        <v>14</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E809" t="s">
+        <v>563</v>
+      </c>
+      <c r="F809" t="s">
+        <v>45</v>
+      </c>
+      <c r="G809" t="s">
+        <v>307</v>
+      </c>
+      <c r="H809" t="s">
+        <v>601</v>
+      </c>
+      <c r="I809" t="s">
+        <v>2221</v>
+      </c>
+      <c r="J809" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K809" t="s">
+        <v>2222</v>
+      </c>
+      <c r="L809" t="s">
+        <v>2223</v>
+      </c>
+      <c r="M809" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="810" spans="1:13">
+      <c r="A810">
+        <v>858</v>
+      </c>
+      <c r="B810" t="s">
+        <v>601</v>
+      </c>
+      <c r="C810" t="s">
+        <v>14</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E810" t="s">
+        <v>576</v>
+      </c>
+      <c r="F810" t="s">
+        <v>800</v>
+      </c>
+      <c r="G810" t="s">
+        <v>925</v>
+      </c>
+      <c r="H810" t="s">
+        <v>601</v>
+      </c>
+      <c r="I810" t="s">
+        <v>2224</v>
+      </c>
+      <c r="J810" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K810" t="s">
+        <v>2216</v>
+      </c>
+      <c r="L810" t="s">
+        <v>2219</v>
+      </c>
+      <c r="M810" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="811" spans="1:13">
+      <c r="A811">
+        <v>859</v>
+      </c>
+      <c r="B811" t="s">
+        <v>601</v>
+      </c>
+      <c r="C811" t="s">
+        <v>14</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E811" t="s">
+        <v>576</v>
+      </c>
+      <c r="F811" t="s">
+        <v>800</v>
+      </c>
+      <c r="G811" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H811" t="s">
+        <v>601</v>
+      </c>
+      <c r="I811" t="s">
+        <v>2225</v>
+      </c>
+      <c r="J811" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K811" t="s">
+        <v>2216</v>
+      </c>
+      <c r="L811" t="s">
+        <v>2219</v>
+      </c>
+      <c r="M811" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="812" spans="1:13">
+      <c r="A812">
+        <v>860</v>
+      </c>
+      <c r="B812" t="s">
+        <v>601</v>
+      </c>
+      <c r="C812" t="s">
+        <v>14</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E812" t="s">
+        <v>576</v>
+      </c>
+      <c r="F812" t="s">
+        <v>800</v>
+      </c>
+      <c r="G812" t="s">
+        <v>581</v>
+      </c>
+      <c r="H812" t="s">
+        <v>601</v>
+      </c>
+      <c r="I812" t="s">
+        <v>2226</v>
+      </c>
+      <c r="J812" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K812" t="s">
+        <v>2216</v>
+      </c>
+      <c r="L812" t="s">
+        <v>2219</v>
+      </c>
+      <c r="M812" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="813" spans="1:13">
+      <c r="A813">
+        <v>861</v>
+      </c>
+      <c r="B813" t="s">
+        <v>601</v>
+      </c>
+      <c r="C813" t="s">
+        <v>14</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E813" t="s">
+        <v>576</v>
+      </c>
+      <c r="F813" t="s">
+        <v>800</v>
+      </c>
+      <c r="G813" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H813" t="s">
+        <v>601</v>
+      </c>
+      <c r="I813" t="s">
+        <v>2227</v>
+      </c>
+      <c r="J813" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K813" t="s">
+        <v>2216</v>
+      </c>
+      <c r="L813" t="s">
+        <v>2219</v>
+      </c>
+      <c r="M813" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="814" spans="1:13">
+      <c r="A814">
+        <v>862</v>
+      </c>
+      <c r="B814" t="s">
+        <v>601</v>
+      </c>
+      <c r="C814" t="s">
+        <v>14</v>
+      </c>
+      <c r="D814" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E814" t="s">
+        <v>576</v>
+      </c>
+      <c r="F814" t="s">
+        <v>593</v>
+      </c>
+      <c r="G814" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H814" t="s">
+        <v>601</v>
+      </c>
+      <c r="I814" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J814" t="s">
+        <v>2206</v>
+      </c>
+      <c r="K814" t="s">
+        <v>2206</v>
+      </c>
+      <c r="L814" t="s">
+        <v>2229</v>
+      </c>
+      <c r="M814" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="815" spans="1:13">
+      <c r="A815">
+        <v>863</v>
+      </c>
+      <c r="B815" t="s">
+        <v>601</v>
+      </c>
+      <c r="C815" t="s">
+        <v>14</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E815" t="s">
+        <v>576</v>
+      </c>
+      <c r="F815" t="s">
+        <v>593</v>
+      </c>
+      <c r="G815" t="s">
+        <v>103</v>
+      </c>
+      <c r="H815" t="s">
+        <v>601</v>
+      </c>
+      <c r="I815" t="s">
+        <v>2230</v>
+      </c>
+      <c r="J815" t="s">
+        <v>2206</v>
+      </c>
+      <c r="K815" t="s">
+        <v>2206</v>
+      </c>
+      <c r="L815" t="s">
+        <v>2229</v>
+      </c>
+      <c r="M815" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="816" spans="1:13">
+      <c r="A816">
+        <v>864</v>
+      </c>
+      <c r="B816" t="s">
+        <v>601</v>
+      </c>
+      <c r="C816" t="s">
+        <v>14</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E816" t="s">
+        <v>576</v>
+      </c>
+      <c r="F816" t="s">
+        <v>800</v>
+      </c>
+      <c r="G816" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H816" t="s">
+        <v>601</v>
+      </c>
+      <c r="I816" t="s">
+        <v>2231</v>
+      </c>
+      <c r="J816" t="s">
+        <v>2206</v>
+      </c>
+      <c r="K816" t="s">
+        <v>2207</v>
+      </c>
+      <c r="L816" t="s">
+        <v>2232</v>
+      </c>
+      <c r="M816" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="817" spans="1:13">
+      <c r="A817">
+        <v>865</v>
+      </c>
+      <c r="B817" t="s">
+        <v>601</v>
+      </c>
+      <c r="C817" t="s">
+        <v>14</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E817" t="s">
+        <v>576</v>
+      </c>
+      <c r="F817" t="s">
+        <v>800</v>
+      </c>
+      <c r="G817" t="s">
+        <v>735</v>
+      </c>
+      <c r="H817" t="s">
+        <v>601</v>
+      </c>
+      <c r="I817" t="s">
+        <v>2233</v>
+      </c>
+      <c r="J817" t="s">
+        <v>2207</v>
+      </c>
+      <c r="K817" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L817" t="s">
+        <v>2234</v>
+      </c>
+      <c r="M817" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="818" spans="1:13">
+      <c r="A818">
+        <v>866</v>
+      </c>
+      <c r="B818" t="s">
+        <v>601</v>
+      </c>
+      <c r="C818" t="s">
+        <v>14</v>
+      </c>
+      <c r="D818" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E818" t="s">
+        <v>576</v>
+      </c>
+      <c r="F818" t="s">
+        <v>593</v>
+      </c>
+      <c r="G818" t="s">
+        <v>647</v>
+      </c>
+      <c r="H818" t="s">
+        <v>601</v>
+      </c>
+      <c r="I818" t="s">
+        <v>1815</v>
+      </c>
+      <c r="J818" t="s">
+        <v>2215</v>
+      </c>
+      <c r="K818" t="s">
+        <v>2215</v>
+      </c>
+      <c r="L818" t="s">
+        <v>2235</v>
+      </c>
+      <c r="M818" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="819" spans="1:13">
+      <c r="A819">
+        <v>867</v>
+      </c>
+      <c r="B819" t="s">
+        <v>601</v>
+      </c>
+      <c r="C819" t="s">
+        <v>14</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E819" t="s">
+        <v>576</v>
+      </c>
+      <c r="F819" t="s">
+        <v>593</v>
+      </c>
+      <c r="G819" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H819" t="s">
+        <v>601</v>
+      </c>
+      <c r="I819" t="s">
+        <v>2236</v>
+      </c>
+      <c r="J819" t="s">
+        <v>2216</v>
+      </c>
+      <c r="K819" t="s">
+        <v>2216</v>
+      </c>
+      <c r="L819" t="s">
+        <v>2237</v>
+      </c>
+      <c r="M819" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="820" spans="1:13">
+      <c r="A820">
+        <v>868</v>
+      </c>
+      <c r="B820" t="s">
+        <v>601</v>
+      </c>
+      <c r="C820" t="s">
+        <v>14</v>
+      </c>
+      <c r="D820" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E820" t="s">
+        <v>576</v>
+      </c>
+      <c r="F820" t="s">
+        <v>593</v>
+      </c>
+      <c r="G820" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H820" t="s">
+        <v>601</v>
+      </c>
+      <c r="I820" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J820" t="s">
+        <v>2216</v>
+      </c>
+      <c r="K820" t="s">
+        <v>2216</v>
+      </c>
+      <c r="L820" t="s">
+        <v>2237</v>
+      </c>
+      <c r="M820" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="821" spans="1:13">
+      <c r="A821">
+        <v>869</v>
+      </c>
+      <c r="B821" t="s">
+        <v>601</v>
+      </c>
+      <c r="C821" t="s">
+        <v>14</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E821" t="s">
+        <v>576</v>
+      </c>
+      <c r="F821" t="s">
+        <v>800</v>
+      </c>
+      <c r="G821" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H821" t="s">
+        <v>601</v>
+      </c>
+      <c r="I821" t="s">
+        <v>2239</v>
+      </c>
+      <c r="J821" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K821" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L821" t="s">
+        <v>2243</v>
+      </c>
+      <c r="M821" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="822" spans="1:13">
+      <c r="A822">
+        <v>870</v>
+      </c>
+      <c r="B822" t="s">
+        <v>601</v>
+      </c>
+      <c r="C822" t="s">
+        <v>14</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E822" t="s">
+        <v>563</v>
+      </c>
+      <c r="F822" t="s">
+        <v>45</v>
+      </c>
+      <c r="G822" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H822" t="s">
+        <v>601</v>
+      </c>
+      <c r="I822" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J822" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K822" t="s">
+        <v>2246</v>
+      </c>
+      <c r="L822" t="s">
+        <v>2247</v>
+      </c>
+      <c r="M822" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="823" spans="1:13">
+      <c r="A823">
+        <v>871</v>
+      </c>
+      <c r="B823" t="s">
+        <v>601</v>
+      </c>
+      <c r="C823" t="s">
+        <v>14</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E823" t="s">
+        <v>576</v>
+      </c>
+      <c r="F823" t="s">
+        <v>800</v>
+      </c>
+      <c r="G823" t="s">
+        <v>38</v>
+      </c>
+      <c r="H823" t="s">
+        <v>601</v>
+      </c>
+      <c r="I823" t="s">
+        <v>2248</v>
+      </c>
+      <c r="J823" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K823" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L823" t="s">
+        <v>2243</v>
+      </c>
+      <c r="M823" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="824" spans="1:13">
+      <c r="A824">
+        <v>872</v>
+      </c>
+      <c r="B824" t="s">
+        <v>601</v>
+      </c>
+      <c r="C824" t="s">
+        <v>14</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E824" t="s">
+        <v>576</v>
+      </c>
+      <c r="F824" t="s">
+        <v>593</v>
+      </c>
+      <c r="G824" t="s">
+        <v>581</v>
+      </c>
+      <c r="H824" t="s">
+        <v>601</v>
+      </c>
+      <c r="I824" t="s">
+        <v>2249</v>
+      </c>
+      <c r="J824" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K824" t="s">
+        <v>2241</v>
+      </c>
+      <c r="L824" t="s">
+        <v>2250</v>
+      </c>
+      <c r="M824" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="825" spans="1:13">
+      <c r="A825">
+        <v>873</v>
+      </c>
+      <c r="B825" t="s">
+        <v>601</v>
+      </c>
+      <c r="C825" t="s">
+        <v>14</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E825" t="s">
+        <v>576</v>
+      </c>
+      <c r="F825" t="s">
+        <v>593</v>
+      </c>
+      <c r="G825" t="s">
+        <v>647</v>
+      </c>
+      <c r="H825" t="s">
+        <v>601</v>
+      </c>
+      <c r="I825" t="s">
+        <v>2251</v>
+      </c>
+      <c r="J825" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K825" t="s">
+        <v>2241</v>
+      </c>
+      <c r="L825" t="s">
+        <v>2250</v>
+      </c>
+      <c r="M825" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="826" spans="1:13">
+      <c r="A826">
+        <v>874</v>
+      </c>
+      <c r="B826" t="s">
+        <v>601</v>
+      </c>
+      <c r="C826" t="s">
+        <v>14</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E826" t="s">
+        <v>576</v>
+      </c>
+      <c r="F826" t="s">
+        <v>593</v>
+      </c>
+      <c r="G826" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H826" t="s">
+        <v>601</v>
+      </c>
+      <c r="I826" t="s">
+        <v>2252</v>
+      </c>
+      <c r="J826" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K826" t="s">
+        <v>2241</v>
+      </c>
+      <c r="L826" t="s">
+        <v>2250</v>
+      </c>
+      <c r="M826" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="827" spans="1:13">
+      <c r="A827">
+        <v>875</v>
+      </c>
+      <c r="B827" t="s">
+        <v>601</v>
+      </c>
+      <c r="C827" t="s">
+        <v>14</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E827" t="s">
+        <v>576</v>
+      </c>
+      <c r="F827" t="s">
+        <v>800</v>
+      </c>
+      <c r="G827" t="s">
+        <v>38</v>
+      </c>
+      <c r="H827" t="s">
+        <v>601</v>
+      </c>
+      <c r="I827" t="s">
+        <v>2253</v>
+      </c>
+      <c r="J827" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K827" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L827" t="s">
+        <v>2243</v>
+      </c>
+      <c r="M827" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="828" spans="1:13">
+      <c r="A828">
+        <v>876</v>
+      </c>
+      <c r="B828" t="s">
+        <v>601</v>
+      </c>
+      <c r="C828" t="s">
+        <v>14</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E828" t="s">
+        <v>576</v>
+      </c>
+      <c r="F828" t="s">
+        <v>593</v>
+      </c>
+      <c r="G828" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H828" t="s">
+        <v>601</v>
+      </c>
+      <c r="I828" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J828" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K828" t="s">
+        <v>2241</v>
+      </c>
+      <c r="L828" t="s">
+        <v>2250</v>
+      </c>
+      <c r="M828" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="829" spans="1:13">
+      <c r="A829">
+        <v>877</v>
+      </c>
+      <c r="B829" t="s">
+        <v>103</v>
+      </c>
+      <c r="C829" t="s">
+        <v>43</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E829" t="s">
+        <v>576</v>
+      </c>
+      <c r="F829" t="s">
+        <v>593</v>
+      </c>
+      <c r="G829" t="s">
+        <v>103</v>
+      </c>
+      <c r="H829" t="s">
+        <v>103</v>
+      </c>
+      <c r="I829" t="s">
+        <v>2255</v>
+      </c>
+      <c r="J829" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K829" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L829" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M829" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="830" spans="1:13">
+      <c r="A830">
+        <v>878</v>
+      </c>
+      <c r="B830" t="s">
+        <v>601</v>
+      </c>
+      <c r="C830" t="s">
+        <v>14</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E830" t="s">
+        <v>576</v>
+      </c>
+      <c r="F830" t="s">
+        <v>593</v>
+      </c>
+      <c r="G830" t="s">
+        <v>38</v>
+      </c>
+      <c r="H830" t="s">
+        <v>601</v>
+      </c>
+      <c r="I830" t="s">
+        <v>2257</v>
+      </c>
+      <c r="J830" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K830" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L830" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M830" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="831" spans="1:13">
+      <c r="A831">
+        <v>879</v>
+      </c>
+      <c r="B831" t="s">
+        <v>601</v>
+      </c>
+      <c r="C831" t="s">
+        <v>14</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E831" t="s">
+        <v>576</v>
+      </c>
+      <c r="F831" t="s">
+        <v>593</v>
+      </c>
+      <c r="G831" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H831" t="s">
+        <v>601</v>
+      </c>
+      <c r="I831" t="s">
+        <v>2258</v>
+      </c>
+      <c r="J831" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K831" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L831" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M831" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="832" spans="1:13">
+      <c r="A832">
+        <v>880</v>
+      </c>
+      <c r="B832" t="s">
+        <v>601</v>
+      </c>
+      <c r="C832" t="s">
+        <v>14</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E832" t="s">
+        <v>576</v>
+      </c>
+      <c r="F832" t="s">
+        <v>593</v>
+      </c>
+      <c r="G832" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H832" t="s">
+        <v>601</v>
+      </c>
+      <c r="I832" t="s">
+        <v>2090</v>
+      </c>
+      <c r="J832" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K832" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L832" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M832" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="833" spans="1:13">
+      <c r="A833">
+        <v>881</v>
+      </c>
+      <c r="B833" t="s">
+        <v>601</v>
+      </c>
+      <c r="C833" t="s">
+        <v>14</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E833" t="s">
+        <v>576</v>
+      </c>
+      <c r="F833" t="s">
+        <v>593</v>
+      </c>
+      <c r="G833" t="s">
+        <v>38</v>
+      </c>
+      <c r="H833" t="s">
+        <v>601</v>
+      </c>
+      <c r="I833" t="s">
+        <v>2260</v>
+      </c>
+      <c r="J833" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K833" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L833" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M833" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="834" spans="1:13">
+      <c r="A834">
+        <v>882</v>
+      </c>
+      <c r="B834" t="s">
+        <v>987</v>
+      </c>
+      <c r="C834" t="s">
+        <v>43</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E834" t="s">
+        <v>576</v>
+      </c>
+      <c r="F834" t="s">
+        <v>593</v>
+      </c>
+      <c r="G834" t="s">
+        <v>987</v>
+      </c>
+      <c r="H834" t="s">
+        <v>987</v>
+      </c>
+      <c r="I834" t="s">
+        <v>2262</v>
+      </c>
+      <c r="J834" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K834" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L834" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M834" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="835" spans="1:13">
+      <c r="A835">
+        <v>883</v>
+      </c>
+      <c r="B835" t="s">
+        <v>601</v>
+      </c>
+      <c r="C835" t="s">
+        <v>14</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E835" t="s">
+        <v>576</v>
+      </c>
+      <c r="F835" t="s">
+        <v>593</v>
+      </c>
+      <c r="G835" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H835" t="s">
+        <v>601</v>
+      </c>
+      <c r="I835" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J835" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K835" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L835" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M835" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="836" spans="1:13">
+      <c r="A836">
+        <v>884</v>
+      </c>
+      <c r="B836" t="s">
+        <v>601</v>
+      </c>
+      <c r="C836" t="s">
+        <v>14</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E836" t="s">
+        <v>576</v>
+      </c>
+      <c r="F836" t="s">
+        <v>593</v>
+      </c>
+      <c r="G836" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H836" t="s">
+        <v>601</v>
+      </c>
+      <c r="I836" t="s">
+        <v>2264</v>
+      </c>
+      <c r="J836" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K836" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L836" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M836" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="837" spans="1:13">
+      <c r="A837">
+        <v>885</v>
+      </c>
+      <c r="B837" t="s">
+        <v>601</v>
+      </c>
+      <c r="C837" t="s">
+        <v>14</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E837" t="s">
+        <v>576</v>
+      </c>
+      <c r="F837" t="s">
+        <v>593</v>
+      </c>
+      <c r="G837" t="s">
+        <v>925</v>
+      </c>
+      <c r="H837" t="s">
+        <v>601</v>
+      </c>
+      <c r="I837" t="s">
+        <v>2266</v>
+      </c>
+      <c r="J837" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K837" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L837" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M837" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="838" spans="1:13">
+      <c r="A838">
+        <v>886</v>
+      </c>
+      <c r="B838" t="s">
+        <v>601</v>
+      </c>
+      <c r="C838" t="s">
+        <v>14</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E838" t="s">
+        <v>576</v>
+      </c>
+      <c r="F838" t="s">
+        <v>593</v>
+      </c>
+      <c r="G838" t="s">
+        <v>925</v>
+      </c>
+      <c r="H838" t="s">
+        <v>601</v>
+      </c>
+      <c r="I838" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J838" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K838" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L838" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M838" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="839" spans="1:13">
+      <c r="A839">
+        <v>887</v>
+      </c>
+      <c r="B839" t="s">
+        <v>601</v>
+      </c>
+      <c r="C839" t="s">
+        <v>14</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E839" t="s">
+        <v>563</v>
+      </c>
+      <c r="F839" t="s">
+        <v>593</v>
+      </c>
+      <c r="G839" t="s">
+        <v>925</v>
+      </c>
+      <c r="H839" t="s">
+        <v>601</v>
+      </c>
+      <c r="I839" t="s">
+        <v>2268</v>
+      </c>
+      <c r="J839" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K839" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L839" t="s">
+        <v>2270</v>
+      </c>
+      <c r="M839" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="840" spans="1:13">
+      <c r="A840">
+        <v>888</v>
+      </c>
+      <c r="B840" t="s">
+        <v>601</v>
+      </c>
+      <c r="C840" t="s">
+        <v>14</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E840" t="s">
+        <v>576</v>
+      </c>
+      <c r="F840" t="s">
+        <v>800</v>
+      </c>
+      <c r="G840" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H840" t="s">
+        <v>601</v>
+      </c>
+      <c r="I840" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J840" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K840" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L840" t="s">
+        <v>2272</v>
+      </c>
+      <c r="M840" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="841" spans="1:13">
+      <c r="A841">
+        <v>889</v>
+      </c>
+      <c r="B841" t="s">
+        <v>601</v>
+      </c>
+      <c r="C841" t="s">
+        <v>14</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E841" t="s">
+        <v>576</v>
+      </c>
+      <c r="F841" t="s">
+        <v>800</v>
+      </c>
+      <c r="G841" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H841" t="s">
+        <v>601</v>
+      </c>
+      <c r="I841" t="s">
+        <v>2273</v>
+      </c>
+      <c r="J841" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K841" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L841" t="s">
+        <v>2272</v>
+      </c>
+      <c r="M841" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="842" spans="1:13">
+      <c r="A842">
+        <v>890</v>
+      </c>
+      <c r="B842" t="s">
+        <v>601</v>
+      </c>
+      <c r="C842" t="s">
+        <v>14</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E842" t="s">
+        <v>576</v>
+      </c>
+      <c r="F842" t="s">
+        <v>593</v>
+      </c>
+      <c r="G842" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H842" t="s">
+        <v>601</v>
+      </c>
+      <c r="I842" t="s">
+        <v>2274</v>
+      </c>
+      <c r="J842" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K842" t="s">
+        <v>2242</v>
+      </c>
+      <c r="L842" t="s">
+        <v>2256</v>
+      </c>
+      <c r="M842" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="843" spans="1:13">
+      <c r="A843">
+        <v>891</v>
+      </c>
+      <c r="B843" t="s">
+        <v>601</v>
+      </c>
+      <c r="C843" t="s">
+        <v>14</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E843" t="s">
+        <v>576</v>
+      </c>
+      <c r="F843" t="s">
+        <v>800</v>
+      </c>
+      <c r="G843" t="s">
+        <v>601</v>
+      </c>
+      <c r="H843" t="s">
+        <v>601</v>
+      </c>
+      <c r="I843" t="s">
+        <v>2276</v>
+      </c>
+      <c r="J843" t="s">
+        <v>2242</v>
+      </c>
+      <c r="K843" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L843" t="s">
+        <v>2272</v>
+      </c>
+      <c r="M843" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="844" spans="1:13">
+      <c r="A844">
+        <v>892</v>
+      </c>
+      <c r="B844" t="s">
+        <v>601</v>
+      </c>
+      <c r="C844" t="s">
+        <v>14</v>
+      </c>
+      <c r="D844" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E844" t="s">
+        <v>576</v>
+      </c>
+      <c r="F844" t="s">
+        <v>593</v>
+      </c>
+      <c r="G844" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H844" t="s">
+        <v>601</v>
+      </c>
+      <c r="I844" t="s">
+        <v>1758</v>
+      </c>
+      <c r="J844" t="s">
+        <v>2269</v>
+      </c>
+      <c r="K844" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L844" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M844" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="845" spans="1:13">
+      <c r="A845">
+        <v>893</v>
+      </c>
+      <c r="B845" t="s">
+        <v>601</v>
+      </c>
+      <c r="C845" t="s">
+        <v>14</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E845" t="s">
+        <v>576</v>
+      </c>
+      <c r="F845" t="s">
+        <v>593</v>
+      </c>
+      <c r="G845" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H845" t="s">
+        <v>601</v>
+      </c>
+      <c r="I845" t="s">
+        <v>2278</v>
+      </c>
+      <c r="J845" t="s">
+        <v>2269</v>
+      </c>
+      <c r="K845" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L845" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M845" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="846" spans="1:13">
+      <c r="A846">
+        <v>894</v>
+      </c>
+      <c r="B846" t="s">
+        <v>601</v>
+      </c>
+      <c r="C846" t="s">
+        <v>14</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E846" t="s">
+        <v>576</v>
+      </c>
+      <c r="F846" t="s">
+        <v>593</v>
+      </c>
+      <c r="G846" t="s">
+        <v>735</v>
+      </c>
+      <c r="H846" t="s">
+        <v>601</v>
+      </c>
+      <c r="I846" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J846" t="s">
+        <v>2269</v>
+      </c>
+      <c r="K846" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L846" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M846" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="847" spans="1:13">
+      <c r="A847">
+        <v>895</v>
+      </c>
+      <c r="B847" t="s">
+        <v>601</v>
+      </c>
+      <c r="C847" t="s">
+        <v>14</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E847" t="s">
+        <v>576</v>
+      </c>
+      <c r="F847" t="s">
+        <v>593</v>
+      </c>
+      <c r="G847" t="s">
+        <v>647</v>
+      </c>
+      <c r="H847" t="s">
+        <v>601</v>
+      </c>
+      <c r="I847" t="s">
+        <v>2280</v>
+      </c>
+      <c r="J847" t="s">
+        <v>2269</v>
+      </c>
+      <c r="K847" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L847" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M847" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="848" spans="1:13">
+      <c r="A848">
+        <v>896</v>
+      </c>
+      <c r="B848" t="s">
+        <v>627</v>
+      </c>
+      <c r="C848" t="s">
+        <v>56</v>
+      </c>
+      <c r="D848" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E848" t="s">
+        <v>576</v>
+      </c>
+      <c r="F848" t="s">
+        <v>593</v>
+      </c>
+      <c r="G848" t="s">
+        <v>627</v>
+      </c>
+      <c r="H848" t="s">
+        <v>627</v>
+      </c>
+      <c r="I848" t="s">
+        <v>2281</v>
+      </c>
+      <c r="J848" t="s">
+        <v>2269</v>
+      </c>
+      <c r="K848" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L848" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M848" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="849" spans="1:13">
+      <c r="A849">
+        <v>897</v>
+      </c>
+      <c r="B849" t="s">
+        <v>601</v>
+      </c>
+      <c r="C849" t="s">
+        <v>14</v>
+      </c>
+      <c r="D849" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E849" t="s">
+        <v>576</v>
+      </c>
+      <c r="F849" t="s">
+        <v>593</v>
+      </c>
+      <c r="G849" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H849" t="s">
+        <v>601</v>
+      </c>
+      <c r="I849" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J849" t="s">
+        <v>2269</v>
+      </c>
+      <c r="K849" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L849" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M849" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="850" spans="1:13">
+      <c r="A850">
+        <v>898</v>
+      </c>
+      <c r="B850" t="s">
+        <v>601</v>
+      </c>
+      <c r="C850" t="s">
+        <v>14</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E850" t="s">
+        <v>576</v>
+      </c>
+      <c r="F850" t="s">
+        <v>593</v>
+      </c>
+      <c r="G850" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H850" t="s">
+        <v>601</v>
+      </c>
+      <c r="I850" t="s">
+        <v>2282</v>
+      </c>
+      <c r="J850" t="s">
+        <v>2269</v>
+      </c>
+      <c r="K850" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L850" t="s">
+        <v>2277</v>
+      </c>
+      <c r="M850" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">